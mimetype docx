--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -1,2898 +1,5769 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75E79845" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk38958761"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMULÁRIO DE SUBMISSÃO – DADOS DOS AUTORES, CIÊNCIA ABERTA E IDEIA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50C98F7E" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+        <w:t xml:space="preserve">SUBMISSION FORM – AUTHOR DATA, OPEN SCIENCE AND IDEIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Última atualização</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last updated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03/10/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este formulário é bilíngue (português/inglês). Há um único conjunto de campos: preencha-os no idioma do seu manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is bilingual (Portuguese/English). There is a single set of fields: complete them in the language of your manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do Manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuscript Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Research Group Name:</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do Grupo de Pesquisa (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Group (if any)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCEE08E" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eixo ao qual o artigo pertence (escolha um dos 4 itens)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Articles addressing social justice, vulnerabilities, gender inequality, incarceration and public health from the perspective of fundamental rights and the ethics of care. Selection favors a critical and humanizing approach to the role of the State and society.</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic axis to which the article belongs (choose one of the 4 items)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30015673" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  Eixo Temático 1 – Direito, Democracia e Justiça Social  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 1 – Law, Democracy and Social Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artigos que abordam justiça social, vulnerabilidades, desigualdade de gênero, encarceramento e saúde pública sob a ótica dos direitos fundamentais e da ética do cuidado. A seleção favorece uma abordagem crítica e humanizadora da atuação do Estado e da sociedade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles addressing social justice, vulnerabilities, gender inequality, incarceration and public health from the perspective of fundamental rights and the ethics of care. Selection favours a critical and humanising approach to the action of the State and of society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  Eixo Temático 2 – Constituição, Instituições e Democracia no Brasil  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 2 – Constitution, Institutions and Democracy in Brazil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reúne artigos que tratam da atuação das instituições democráticas, do poder Judiciário, da legislação infraconstitucional e constitucional e dos marcos normativos nacionais e internacionais voltados à cidadania, cultura democrática e direitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brings together articles on the action of democratic institutions, the Judiciary, constitutional and ordinary legislation, and the national and international normative frameworks concerning citizenship, democratic culture and rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  Eixo Temático 3 – Direito, Tecnologia e Sociedade em Transformação  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 3 – Law, Technology and a Society in Transformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta seção reúne artigos que analisam criticamente as interseções entre Direito, tecnologia e transformações sociais contemporâneas. São abordados temas como proteção de dados pessoais, inteligência artificial, racismo algorítmico, publicidade abusiva dirigida a crianças, e os desafios da tutela da personalidade no ciberespaço. A seleção prioriza contribuições que dialogam com os direitos fundamentais e promovem uma reflexão crítica sobre os impactos das tecnologias emergentes nas dinâmicas sociais, jurídicas e institucionais. Valorizam-se abordagens interdisciplinares, críticas e comprometidas com a justiça social e a ética digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section brings together articles that critically analyse the intersections between law, technology and contemporary social transformations. Topics include personal data protection, artificial intelligence, algorithmic racism, abusive advertising directed at children, and the challenges of protecting personality rights in cyberspace. Selection prioritises contributions engaging with fundamental rights and promoting critical reflection on the impacts of emerging technologies on social, legal and institutional dynamics. Interdisciplinary and critical approaches committed to social justice and digital ethics are valued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  Artigo Internacional  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">São textos em que pelo menos um(a) autor(a) tem afiliação a instituição estrangeira, declarada no manuscrito e nos metadados da submissão. O tema ou a abordagem internacional, por si só, não caracteriza o Artigo Internacional. A revista publica em português, inglês, espanhol, italiano e francês, o que viabiliza essa seção em diferentes idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texts in which at least one author is affiliated with a foreign institution, as declared in the manuscript and in the submission metadata. An international subject or approach does not, by itself, make a text an International Article. The journal publishes in Portuguese, English, Spanish, Italian and French, which makes this section viable in different languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>. The journal publishes in Portuguese, English, Spanish, Italian and French, enabling this section in different languages.</w:t>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E4A6CB" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="003E6090">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso aprovado, os Editores-Chefes poderão, a critério editorial, realocar o manuscrito para outro Eixo Temático, quando isso contribuir para melhor aderência ao escopo e à organização editorial da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If approved, the Editors-in-Chief may, at their editorial discretion, reallocate the manuscript to another Thematic Axis where this contributes to better alignment with the journal's scope and editorial organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mais informações, consulte as Diretrizes de Submissão: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://ojs.unifor.br/rpen/about/submissions</w:t>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/about/submissions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BDF9828" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information, see the Submission Guidelines.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BDD0B47" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 1 – INFORMAÇÃO DOS AUTORES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A0666FB" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 1 – AUTHOR INFORMATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52A969E6" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">São admitidos até 3 autores por trabalho. Número superior exige justificativa apresentada no ato da submissão, demonstrando a contribuição substantiva de cada autor segundo os critérios do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ICMJE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a taxonomia </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CRediT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sujeita à apreciação da editoria na triagem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Up to 3 authors are accepted per work. A greater number requires a justification presented at the time of submission, demonstrating the substantive contribution of each author according to the ICMJE criteria and the CRediT taxonomy, subject to editorial assessment at the screening stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>For each author or co-author, the following information must be provided, which will be used for publication and for the system registration:</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520BB02A" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada autor(a) ou coautor(a), devem ser fornecidas as seguintes informações, que serão utilizadas na publicação e no cadastro do sistema:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each author or co-author, the following information must be provided, to be used in the publication and in the system registration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Nome completo: com apenas as iniciais de cada nome em maiúscula.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full name: with only the initial of each name capitalised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Telefone com WhatsApp (uso exclusivo da editoria; não é publicado).  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number with WhatsApp (for editorial use only; not published).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  E-mail institucional ou pessoal de contato.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional or personal contact e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Identificador ORCID: no formato de URL completa (ex.: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID iD: as a full URL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Link para o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Currículo Lattes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: obrigatório para autores vinculados a instituições brasileiras.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lattes CV link: mandatory for authors affiliated with Brazilian institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Afiliação institucional: nome por extenso, sem abreviações, seguido da cidade, sigla da unidade federativa (ou província, no caso de Estados federais) em maiúsculas e país entre parênteses.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional affiliation: full name, unabbreviated, followed by city, state/province abbreviation in capitals and country in brackets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo / Example: Universidade Federal do Paraná (Curitiba, PR, Brasil).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  Mini-biografia: breve apresentação que deve iniciar com o cargo ocupado e a instituição de vínculo, seguida de cidade, estado e país. Em seguida, devem constar as principais titulações acadêmicas (da mais alta para a mais baixa), bem como eventuais participações em associações científicas, áreas de atuação profissional ou outras informações relevantes.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short bio: a brief presentation beginning with the position held and the institution of affiliation, followed by city, state and country. Then the main academic degrees (highest to lowest), as well as any memberships in scientific associations, areas of professional practice or other relevant information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo / Example: Professor de Direito Constitucional da Universidade Federal do Paraná (Curitiba, PR, Brasil). Doutor e Mestre em Direito pela Universidade Federal do Paraná. Membro do Foro Iberoamericano de Derecho Administrativo. Advogado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autodeclaração de Gênero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Institutional or personal contact e-mail:</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-declared Gender</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7175E76D" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Feminino  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Female</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Masculino  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Não binário  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-binary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Prefiro não responder  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefer not to answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Outro / Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="003E6090">
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autodeclaração de Raça/Cor (IBGE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-declared Race/Colour (IBGE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Branca  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">White</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Preta  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Black</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Parda  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brown / Mixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Amarela  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yellow / East Asian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Indígena  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indigenous</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Prefiro não responder  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefer not to answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Outro / Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs.: Essas informações são coletadas exclusivamente para fins de monitoramento e aprimoramento das políticas de diversidade, equidade, inclusão e acessibilidade da Revista Pensar, sendo utilizadas de forma agregada e anônima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: This information is collected exclusively for monitoring and improving Revista Pensar's diversity, equity, inclusion and accessibility policies, and is used in aggregated and anonymous form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Consinto com o tratamento das autodeclarações acima para a finalidade indicada. Sei que a resposta é facultativa, que esses dados não são publicados e que posso revogar o consentimento a qualquer momento.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the processing of the self-declarations above for the stated purpose. I understand that answering is optional, that these data are not published and that I may withdraw consent at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 2 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 2 (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repetir as mesmas informações acima para cada coautor(a), incluindo as autodeclarações de gênero e raça/cor e o respectivo consentimento, observando a ordem de autoria desejada para a publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repeat the same information above for each co-author, including the self-declarations of gender and race/colour and the corresponding consent, observing the order of authorship desired for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 3 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 3 (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso haja mais de dois autores, incluir também os dados conforme o mesmo padrão indicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are more than two authors, also include the data following the same pattern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUSTIFICATIVA PARA MAIS DE 3 AUTORES (se aplicável)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUSTIFICATION FOR MORE THAN 3 AUTHORS (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descreva a contribuição substantiva de cada autor, nos termos do ICMJE e da taxonomia CRediT, que justifique a autoria acima do limite de 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the substantive contribution of each author, under the ICMJE criteria and the CRediT taxonomy, justifying authorship beyond the limit of 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 2 – ESPECIFICAÇÃO DE CONTRIBUIÇÕES DE COAUTORIA (em caso de trabalho com mais de um autor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 2 – SPECIFICATION OF CO-AUTHORSHIP CONTRIBUTIONS (for works with more than one author)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estudos com autoria coletiva deverão discriminar o contributo de cada autor(a) seguindo a taxonomia CRediT (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+          <w:t xml:space="preserve">https://credit.niso.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E6090">
-[...5 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), escolhendo entre as seguintes funções (podendo selecionar mais de uma, se for o caso):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533C2DEB" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Works with collective authorship must specify the contribution of each author following the CRediT taxonomy, choosing among the following roles (more than one may be selected):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> mandatory for authors affiliated with Brazilian institutions.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concepção da pesquisa / research conception</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BA6ACF" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> full name, without abbreviations, followed by the city, the state/province abbreviation in uppercase (or province, in the case of federal states), and the country in parentheses.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metodologia / methodology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A06A40" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> a brief presentation that must begin with the position held and the institution of affiliation, followed by city, state and country. Then include the main academic degrees (from the highest to the lowest), as well as any memberships in scientific associations, professional fields of practice, or other relevant information.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">levantamento de dados / data collection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B0005B" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-        <w:t>[ ] Other: ___________</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing – Original Draft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">redação inicial / original drafting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561C7223" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...65 lines deleted...]
-        <w:t>[ ] Other: ___________</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing – Review &amp; Editing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revisão do texto / text revision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5398F6" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>, and will be used in aggregated and anonymous form.</w:t>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orientação/supervisão / supervision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1FCC97" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>Repeat the same information above for each co-author, following the desired authorship order for publication.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding acquisition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtenção de financiamento / funding acquisition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F891AD" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>If there are more than two authors, include the data following the same standard indicated. The journal recommends a maximum of three authors per article, unless a duly justified exception is provided at the time of submission.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 1's contribution(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF96500" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A491F6" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 2's contribution(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>PART 2 – CO-AUTHORSHIP CONTRIBUTION STATEMENT (for manuscripts with more than one author)</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 3 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 3's contribution(s) (if any)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44803F7E" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...33 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0710964D" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciência Aberta e Política de Depósito em Repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Investigation</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Science and Repository Deposit Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D07F6F" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...201 lines deleted...]
-        <w:r w:rsidRPr="003E6090">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de seguir para as partes abaixo, recomendamos a leitura do texto constante no link </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta</w:t>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3785C6C4" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before proceeding to the sections below, we recommend reading the text available at the link above.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2227209A" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 3 – COMPARTILHAMENTO DE DADOS DE PESQUISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>PART 3 – RESEARCH DATA SHARING</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 3 – RESEARCH DATA SHARING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521A6DCA" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Trata-se de artigo exclusivamente doutrinário ou teórico, não gerador de dados complementares.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a purely doctrinal or theoretical article that does not generate supplementary data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Sim. Os dados e materiais que fundamentam este manuscrito serão disponibilizados em repositório público confiável (ex.: SciELO Data, Zenodo, OSF, Dataverse), com link informado no artigo.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes. The data and materials underlying this manuscript will be made available in a trusted public repository (e.g. SciELO Data, Zenodo, OSF, Dataverse), with the link stated in the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Não. Por motivos éticos, legais ou técnicos, os dados não poderão ser compartilhados.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. For ethical, legal or technical reasons, the data cannot be shared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-        <w:t>[ ] No. For ethical, legal or technical reasons, the data cannot be shared.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificativa (caso aplicável)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if applicable)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF2C0EA" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Justification (if applicable):</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 4 – OPÇÃO DE AVALIAÇÃO POR PARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDFA561" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 4 – PEER REVIEW OPTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>PART 4 – PEER REVIEW OPTION</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avaliação Aberta (Open Peer Review)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recomendada / recommended</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E66B43C" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorizo a interação direta com os(as) avaliadores(as) e a possibilidade de publicação dos pareceres juntamente com o artigo, caso aprovado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I authorise direct interaction with the reviewers and the possible publication of the reviews together with the article, if approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A avaliação aberta só é adotada se todos os autores e todos os avaliadores concordarem; caso contrário, a avaliação segue em duplo anonimato.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open peer review is adopted only if all authors and all reviewers agree; otherwise, the review proceeds under the double-anonymised model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>I authorize direct interaction with the reviewers and the possibility of publishing the reviews together with the article, if accepted.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avaliação Cega Tradicional (Double Blind Peer Review)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051D3B0A" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefiro que o artigo seja avaliado no modelo de duplo anonimato, sem divulgação dos pareceres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I prefer the article to be assessed under the double-anonymised model, without disclosure of the reviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>I prefer the manuscript to be evaluated under a double-anonymity model, without disclosure of the reviews.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 5 – PREPRINTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6EAEEC" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>PART 5 – PREPRINTS</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 5 – PREPRINTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774D3C29" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="003E6090">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://ojs.unifor.br/rpen/preprins</w:t>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/preprints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6909D8D1" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-        <w:t>Preprints are versions of scientific articles that have not yet undergone peer review within a journal’s editorial process, or that have already been reviewed but whose final publication has not yet been completed. These texts may be made available in recognized repositories without affecting the novelty/originality of the research.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprints são versões de artigos científicos que ainda não passaram pela avaliação por pares no âmbito editorial de um periódico, ou que já foram avaliadas, mas ainda não tiveram sua publicação finalizada. Esses textos podem ser disponibilizados em repositórios reconhecidos sem que isso afete o caráter inédito da pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CFC7BB" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-        <w:t>Authors who have already made their manuscripts available in preprint repositories (such as SSRN, Zenodo, SciELO Preprints, among others) may submit them to the journal, provided they clearly inform, at the time of submission, the access link and the deposited version.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprints are versions of scientific articles that have not yet undergone peer review within a journal's editorial process, or that have been reviewed but not yet finally published. Such texts may be made available in recognised repositories without this affecting the unpublished character of the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732E29CC" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...13 lines deleted...]
-        <w:t>The decision to deposit (or not) a preprint is entirely up to the author(s) and does not positively or negatively affect the evaluation process conducted by the Editorial Team.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores que já tenham disponibilizado seus manuscritos em repositórios de preprints (como SSRN, Zenodo, SciELO Preprints, entre outros) podem submetê-los à revista, desde que informem claramente, no ato da submissão, o link de acesso e a versão depositada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D066148" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors who have already made their manuscripts available in preprint repositories (such as SSRN, Zenodo, SciELO Preprints, among others) may submit them to the journal, provided that they clearly state, at the time of submission, the access link and the deposited version.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A decisão de realizar ou não o depósito em preprint é inteiramente dos(as) autores(as) e não interfere, de forma positiva ou negativa, no processo de avaliação conduzido pela Equipe Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The decision whether or not to deposit a preprint rests entirely with the authors and does not affect, positively or negatively, the assessment process conducted by the Editorial Team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo submetido é um preprint?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the submitted article a preprint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Sim  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>PART 6 – CONFLICT(S) OF INTEREST</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do servidor de Preprints  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprint server name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D38EB5" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...14 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8072" w:type="dxa"/>
+        <w:tblInd w:w="568" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8072"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="20165E71" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI do Preprint  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprint DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8072" w:type="dxa"/>
+        <w:tblInd w:w="568" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8072"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Não  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>PART 7 – FINAL AUTHOR DECLARATION</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 6 – CONFLITOS DE INTERESSE E FINANCIAMENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2E77A5" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 6 – CONFLICTS OF INTEREST AND FUNDING</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66DD6426" w14:textId="77777777" w:rsidR="008D79BF" w:rsidRPr="003E6090" w:rsidRDefault="008D79BF" w:rsidP="008D79BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política completa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/conflitointeresse</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflitos de interesse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>/_______</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflicts of interest</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro que não há conflitos de interesse (financeiros, profissionais ou pessoais) que possam influenciar a pesquisa, a análise ou a decisão de submissão/publicação deste manuscrito.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that there are no conflicts of interest (financial, professional or personal) that could influence the research, the analysis or the decision to submit or publish this manuscript.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A689453" w14:textId="1A7318FD" w:rsidR="00996954" w:rsidRDefault="00996954" w:rsidP="00996954"/>
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro que há conflito(s) de interesse, conforme descrito abaixo.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that there is/are conflict(s) of interest, as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrição do(s) conflito(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(obrigatória se marcada a opção anterior)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of the conflict(s) (mandatory if the option above is ticked)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  A pesquisa não recebeu financiamento.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research received no funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  A pesquisa recebeu financiamento, conforme descrito abaixo.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research received funding, as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fontes de financiamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(agência, programa, número do processo/bolsa)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding sources (agency, programme, grant number)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na modalidade de Avaliação Cega Tradicional, esta informação é prestada exclusivamente à editoria por meio deste Formulário e será incorporada ao texto somente após o aceite, preservando-se a anonimização durante a avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the Double Blind Peer Review option, this information is provided exclusively to the editorial team through this Form and will be incorporated into the text only after acceptance, preserving anonymisation during the review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 7 – USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 7 – USE OF ARTIFICIAL INTELLIGENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política completa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/usodaia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro que não foi utilizada ferramenta de Inteligência Artificial generativa na elaboração deste manuscrito.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that no generative Artificial Intelligence tool was used in the preparation of this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro que foi utilizada ferramenta de Inteligência Artificial generativa, conforme descrito abaixo.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that a generative Artificial Intelligence tool was used, as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrição do uso </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ferramenta, versão e finalidade; obrigatória se marcada a opção anterior)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of use (tool, version and purpose; mandatory if the option above is ticked)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havendo uso, a mesma declaração deve constar também na introdução do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Artificial Intelligence was used, the same statement must also appear in the introduction of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 8 – DECLARAÇÃO FINAL DOS AUTORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 8 – FINAL DECLARATION BY THE AUTHORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Confirmo que todas as informações acima são verdadeiras e foram preenchidas com ciência de todos os autores.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that all the information above is true and was completed with the knowledge of all authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro ciência da Declaração de Privacidade da revista (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/privacidade</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) e de que este formulário será publicado com o artigo, se aprovado, em versão pública, sem telefone, autodeclarações de gênero e de raça/cor e assinaturas, nos termos da LGPD.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I acknowledge the journal's Privacy Statement and that this form will be published with the article, if approved, in a public version, without phone number, gender and race/colour self-declarations and signatures, in accordance with the Brazilian General Data Protection Law (LGPD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assinatura de todos os autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pode ser digital ou escaneada)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of all authors (digital or scanned)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As assinaturas são suprimidas da versão pública do formulário. Assinaturas com certificado digital podem conter o número do CPF do signatário.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signatures are removed from the public version of the form. Digitally certified signatures may contain the signer's CPF (Brazilian taxpayer number).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5200" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="2600" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00480EB4">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664BE018" w14:textId="77777777" w:rsidR="00B95B8B" w:rsidRDefault="00B95B8B" w:rsidP="008312F6">
+    <w:p w14:paraId="012CFA48" w14:textId="77777777" w:rsidR="007808F0" w:rsidRDefault="007808F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C138EE8" w14:textId="77777777" w:rsidR="00B95B8B" w:rsidRDefault="00B95B8B" w:rsidP="008312F6">
+    <w:p w14:paraId="13FBA419" w14:textId="77777777" w:rsidR="007808F0" w:rsidRDefault="007808F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{095FF40E-20FE-1C41-B5CF-5D7CBF2223C7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{47D9790D-56B3-404D-A31E-D85D93985B3F}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{5A5AFEE9-F8A2-D042-8FCF-93C714E96B47}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{7ECC81B3-AE08-F745-8D45-E87DE0E5FE65}"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{F92CB780-A920-0644-9AA8-DA78005B193F}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{06DE43A5-26A9-0249-918D-793362C19D95}"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{BCE50CDD-D4ED-D54D-8BD3-2347DFB4A34F}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{6DD06AB9-2725-EA4A-B155-F7F2301E59F2}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{97203A93-3E9F-244D-984F-3E079F9F2D6A}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{F58D8AEE-43E0-6847-9EE3-4B8D4E9ED637}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{3D08DB33-286F-094E-8DF9-CA3E2D12415E}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{D6902AA9-D337-2740-BF47-F4939971A7D8}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{9DD25F2C-6ED5-9347-A386-56E38A3391AF}"/>
+    <w:embedBoldItalic r:id="rId14" w:fontKey="{54210273-3467-8B44-84A6-4AC9A7122FDC}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{95F83BC1-A3FA-CE47-AC56-289452A16A7E}"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{084AA37C-A0DF-D047-BB25-3FC329D7892A}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{48696C39-ABD2-834A-BC7B-DBDC5B71ADD9}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{780C72E1-B856-1247-9819-D9A1AA3315E8}"/>
+    <w:embedBoldItalic r:id="rId19" w:fontKey="{8348084C-2CB5-3F44-B5E7-53A79CD9CF13}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27566D2A" w14:textId="77777777" w:rsidR="00B95B8B" w:rsidRDefault="00B95B8B" w:rsidP="008312F6">
+    <w:p w14:paraId="0FFC230A" w14:textId="77777777" w:rsidR="007808F0" w:rsidRDefault="007808F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49A17BBE" w14:textId="77777777" w:rsidR="00B95B8B" w:rsidRDefault="00B95B8B" w:rsidP="008312F6">
+    <w:p w14:paraId="59805284" w14:textId="77777777" w:rsidR="007808F0" w:rsidRDefault="007808F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="349AB5FB" w14:textId="6FA76919" w:rsidR="000E7A5B" w:rsidRDefault="000E7A5B" w:rsidP="000E7A5B">
+  <w:p w14:paraId="339C28DD" w14:textId="77777777" w:rsidR="00480EB4" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0477E7A9" wp14:editId="32F4E8FA">
-          <wp:extent cx="5400040" cy="1096645"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BA6B9BD" wp14:editId="16304DF2">
+          <wp:extent cx="5486400" cy="1125220"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1069240455" name="Imagem 1" descr="Fundo preto com letras brancas&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="532163048" name="image1.png" descr="Placa azul com letras brancas em fundo preto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1069240455" name="Imagem 1" descr="Fundo preto com letras brancas&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image1.png" descr="Placa azul com letras brancas em fundo preto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5400040" cy="1096645"/>
+                    <a:ext cx="5486400" cy="1125220"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="08D86D79" w14:textId="77777777" w:rsidR="00480EB4" w:rsidRDefault="00480EB4">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5D63AA"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04160001">
+    <w:nsid w:val="1E1F4CAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E4CC54A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Commarcadores3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...25 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A621E4"/>
+    <w:nsid w:val="5DE61520"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DF3C88D0"/>
+    <w:tmpl w:val="405C7778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="Commarcadores"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F236459"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E982372"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores2"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7D4150"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7B6630A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="865289928">
+  <w:num w:numId="1" w16cid:durableId="1697776422">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="363750568">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="259025918">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="561717230">
+  <w:num w:numId="4" w16cid:durableId="1728260795">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="72431534">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1928151825">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1707293892">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="916356649">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="154"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00681868"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00DB5F59"/>
+    <w:rsidRoot w:val="00480EB4"/>
+    <w:rsid w:val="000154F6"/>
+    <w:rsid w:val="00186344"/>
+    <w:rsid w:val="00480EB4"/>
+    <w:rsid w:val="007808F0"/>
+    <w:rsid w:val="00C73085"/>
     <w:rsid w:val="00DD2F8B"/>
-    <w:rsid w:val="00DE397E"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FE147F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D777D9D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{23C950B4-C298-453A-8DC7-AACA5F15FF2B}"/>
+  <w14:docId w14:val="4A82A4E9"/>
+  <w15:docId w15:val="{A6D7378D-21EC-1D4F-8E81-728789B9F155}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3238,684 +6109,11413 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00914179"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="366091"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00914179"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="243F61"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F61"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="17365D"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
+    <w:name w:val="Corpo de texto 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
+    <w:name w:val="Corpo de texto 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodemacro">
+    <w:name w:val="macro"/>
+    <w:link w:val="TextodemacroChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodemacroChar">
+    <w:name w:val="Texto de macro Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodemacro"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00681868"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00681868"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00A041B7"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseSutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaSutil">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtulodoLivro">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0000530F"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00914179"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...6 lines deleted...]
-    <w:rsid w:val="00914179"/>
+  <w:style w:type="table" w:styleId="SombreamentoClaro">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00914179"/>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00914179"/>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00914179"/>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="header"/>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoEscuro-nfase1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008312F6"/>
+    <w:rsid w:val="00594AF0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...27 lines deleted...]
-    <w:rsid w:val="008312F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00672DA1"/>
+    <w:rsid w:val="006D4522"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00672DA1"/>
+    <w:rsid w:val="006D4522"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprins" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprints" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/conflitointeresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/privacidade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/usodaia" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miZRvfm0Qs1V0r9lqEXGr8q3O3Ftw==">CgMxLjAyDWguZmhjYmx4MzQ5ZzAyDmguZmoxMzQ0Nmd2c25wMg5oLmVhZm9weTJmOTZqNDIOaC5naWJ4bGhwcDhqdGU4AHIhMWczTnQwSEJIRUVzMzJUdW01c1J1WU5IdzRRUExOT09f</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6885</Characters>
+  <Pages>6</Pages>
+  <Words>1314</Words>
+  <Characters>7100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8143</CharactersWithSpaces>
+  <CharactersWithSpaces>8398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>python-docx</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>