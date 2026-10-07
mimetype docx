--- v1 (2026-08-08)
+++ v2 (2026-10-07)
@@ -104,51 +104,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">17/07/2026</w:t>
+        <w:t xml:space="preserve">03/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Este formulário é bilíngue (português/inglês). Há um único conjunto de campos: preencha-os no idioma do seu manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -380,67 +380,51 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic axis to which the article belongs (choose one of the 4 items)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">(    )  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">(    )  Eixo Temático 1 – Direito, Democracia e Justiça Social  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic Axis 1 – Law, Democracy and Social Justice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -463,67 +447,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles addressing social justice, vulnerabilities, gender inequality, incarceration and public health from the perspective of fundamental rights and the ethics of care. Selection favours a critical and humanising approach to the action of the State and of society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">(    )  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">(    )  Eixo Temático 2 – Constituição, Instituições e Democracia no Brasil  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic Axis 2 – Constitution, Institutions and Democracy in Brazil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -546,67 +514,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Brings together articles on the action of democratic institutions, the Judiciary, constitutional and ordinary legislation, and the national and international normative frameworks concerning citizenship, democratic culture and rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">(    )  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">(    )  Eixo Temático 3 – Direito, Tecnologia e Sociedade em Transformação  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic Axis 3 – Law, Technology and a Society in Transformation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -629,117 +581,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">This section brings together articles that critically analyse the intersections between law, technology and contemporary social transformations. Topics include personal data protection, artificial intelligence, algorithmic racism, abusive advertising directed at children, and the challenges of protecting personality rights in cyberspace. Selection prioritises contributions engaging with fundamental rights and promoting critical reflection on the impacts of emerging technologies on social, legal and institutional dynamics. Interdisciplinary and critical approaches committed to social justice and digital ethics are valued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">(    )  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">(    )  Artigo Internacional  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">International Article</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">São textos de autoria de pesquisadoras(es) com vínculo institucional no exterior (afiliadas(os) a instituições estrangeiras) ou com tema, abordagem e diálogo acadêmico predominantemente internacional, contribuindo diretamente para a internacionalização da Revista Pensar. A revista publica em português, inglês, espanhol, italiano e francês, o que viabiliza essa seção em diferentes idiomas.</w:t>
+        <w:t xml:space="preserve">São textos em que pelo menos um(a) autor(a) tem afiliação a instituição estrangeira, declarada no manuscrito e nos metadados da submissão. O tema ou a abordagem internacional, por si só, não caracteriza o Artigo Internacional. A revista publica em português, inglês, espanhol, italiano e francês, o que viabiliza essa seção em diferentes idiomas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texts authored by researchers institutionally affiliated abroad (with foreign institutions) or whose subject, approach and academic dialogue are predominantly international, contributing directly to the internationalisation of Revista Pensar. The journal publishes in Portuguese, English, Spanish, Italian and French, which makes this section viable in different languages.</w:t>
+        <w:t xml:space="preserve">Texts in which at least one author is affiliated with a foreign institution, as declared in the manuscript and in the submission metadata. An international subject or approach does not, by itself, make a text an International Article. The journal publishes in Portuguese, English, Spanish, Italian and French, which makes this section viable in different languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Observações</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
@@ -1039,440 +975,308 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For each author or co-author, the following information must be provided, to be used in the publication and in the system registration:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">•  Nome completo: com apenas as iniciais de cada nome em maiúscula.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Full name: with only the initial of each name capitalised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">•  Telefone com WhatsApp (uso exclusivo da editoria; não é publicado).  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phone number with WhatsApp.</w:t>
+        <w:t xml:space="preserve">Phone number with WhatsApp (for editorial use only; not published).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">•  E-mail institucional ou pessoal de contato.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional or personal contact e-mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Identificador ORCID: no formato de URL completa (ex.: </w:t>
+        <w:t xml:space="preserve">•  Identificador ORCID: no formato de URL completa (ex.: </w:t>
       </w:r>
       <w:hyperlink r:id="rId106">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t xml:space="preserve">https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">).</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">).  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID iD: as a full URL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Link para o </w:t>
+        <w:t xml:space="preserve">•  Link para o </w:t>
       </w:r>
       <w:hyperlink r:id="rId107">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t xml:space="preserve">Currículo Lattes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">: obrigatório para autores vinculados a instituições brasileiras.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">: obrigatório para autores vinculados a instituições brasileiras.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Lattes CV link: mandatory for authors affiliated with Brazilian institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">•  Afiliação institucional: nome por extenso, sem abreviações, seguido da cidade, sigla da unidade federativa (ou província, no caso de Estados federais) em maiúsculas e país entre parênteses.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional affiliation: full name, unabbreviated, followed by city, state/province abbreviation in capitals and country in brackets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="568"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemplo / Example: </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Universidade Federal do Paraná (Curitiba, PR, Brasil).</w:t>
+        <w:t xml:space="preserve">Exemplo / Example: Universidade Federal do Paraná (Curitiba, PR, Brasil).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">•  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">•  Mini-biografia: breve apresentação que deve iniciar com o cargo ocupado e a instituição de vínculo, seguida de cidade, estado e país. Em seguida, devem constar as principais titulações acadêmicas (da mais alta para a mais baixa), bem como eventuais participações em associações científicas, áreas de atuação profissional ou outras informações relevantes.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Short bio: a brief presentation beginning with the position held and the institution of affiliation, followed by city, state and country. Then the main academic degrees (highest to lowest), as well as any memberships in scientific associations, areas of professional practice or other relevant information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="568"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemplo / Example: </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Professor de Direito Constitucional da Universidade Federal do Paraná (Curitiba, PR, Brasil). Doutor e Mestre em Direito pela Universidade Federal do Paraná. Membro do Foro Iberoamericano de Derecho Administrativo. Advogado.</w:t>
+        <w:t xml:space="preserve">Exemplo / Example: Professor de Direito Constitucional da Universidade Federal do Paraná (Curitiba, PR, Brasil). Doutor e Mestre em Direito pela Universidade Federal do Paraná. Membro do Foro Iberoamericano de Derecho Administrativo. Advogado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Autodeclaração de Gênero</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
@@ -1487,235 +1291,163 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Self-declared Gender</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Feminino  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Female</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Masculino  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Não binário  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-binary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Prefiro não responder  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefer not to answer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Outro / Other:</w:t>
+        <w:t xml:space="preserve">[    ]  Outro / Other:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Autodeclaração de Raça/Cor (IBGE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
@@ -1730,360 +1462,284 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Self-declared Race/Colour (IBGE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Branca  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">White</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Preta  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Black</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Parda  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown / Mixed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Amarela  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Yellow / East Asian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Indígena  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Indigenous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Prefiro não responder  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefer not to answer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Outro / Other:</w:t>
+        <w:t xml:space="preserve">[    ]  Outro / Other:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs.: Essas informações são coletadas exclusivamente para fins de monitoramento e aprimoramento das políticas de diversidade, equidade, inclusão e acessibilidade da Revista Pensar, sendo utilizadas de forma agregada e anônima.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: This information is collected exclusively for monitoring and improving Revista Pensar's diversity, equity, inclusion and accessibility policies, and is used in aggregated and anonymous form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Consinto com o tratamento das autodeclarações acima para a finalidade indicada. Sei que a resposta é facultativa, que esses dados não são publicados e que posso revogar o consentimento a qualquer momento.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the processing of the self-declarations above for the stated purpose. I understand that answering is optional, that these data are not published and that I may withdraw consent at any time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRE O AUTOR 2 (se houver)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
@@ -2098,71 +1754,71 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ABOUT AUTHOR 2 (if any)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Repetir as mesmas informações acima para cada coautor(a), incluindo as autodeclarações de gênero e raça/cor, observando a ordem de autoria desejada para a publicação.</w:t>
+        <w:t xml:space="preserve">Repetir as mesmas informações acima para cada coautor(a), incluindo as autodeclarações de gênero e raça/cor e o respectivo consentimento, observando a ordem de autoria desejada para a publicação.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Repeat the same information above for each co-author, including the self-declarations of gender and race/colour, observing the order of authorship desired for publication.</w:t>
+        <w:t xml:space="preserve">Repeat the same information above for each co-author, including the self-declarations of gender and race/colour and the corresponding consent, observing the order of authorship desired for publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRE O AUTOR 3 (se houver)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
@@ -3239,155 +2895,107 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">PART 3 – RESEARCH DATA SHARING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Trata-se de artigo exclusivamente doutrinário ou teórico, não gerador de dados complementares.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a purely doctrinal or theoretical article that does not generate supplementary data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Sim. Os dados e materiais que fundamentam este manuscrito serão disponibilizados em repositório público confiável (ex.: SciELO Data, Zenodo, OSF, Dataverse), com link informado no artigo.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes. The data and materials underlying this manuscript will be made available in a trusted public repository (e.g. SciELO Data, Zenodo, OSF, Dataverse), with the link stated in the article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Não. Por motivos éticos, legais ou técnicos, os dados não poderão ser compartilhados.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">No. For ethical, legal or technical reasons, the data cannot be shared.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -3584,50 +3192,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I authorise direct interaction with the reviewers and the possible publication of the reviews together with the article, if approved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A avaliação aberta só é adotada se todos os autores e todos os avaliadores concordarem; caso contrário, a avaliação segue em duplo anonimato.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open peer review is adopted only if all authors and all reviewers agree; otherwise, the review proceeds under the double-anonymised model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">[    ]  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Avaliação Cega Tradicional (Double Blind Peer Review)</w:t>
       </w:r>
     </w:p>
@@ -3878,67 +3515,51 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the submitted article a preprint?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Sim  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="568"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
@@ -4090,67 +3711,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Não  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="280" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -4247,111 +3852,79 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflicts of interest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Declaro que não há conflitos de interesse (financeiros, profissionais ou pessoais) que possam influenciar a pesquisa, a análise ou a decisão de submissão/publicação deste manuscrito.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare that there are no conflicts of interest (financial, professional or personal) that could influence the research, the analysis or the decision to submit or publish this manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Declaro que há conflito(s) de interesse, conforme descrito abaixo.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare that there is/are conflict(s) of interest, as described below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -4500,111 +4073,79 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  A pesquisa não recebeu financiamento.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The research received no funding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  A pesquisa recebeu financiamento, conforme descrito abaixo.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The research received funding, as described below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
@@ -4744,223 +4285,511 @@
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the Double Blind Peer Review option, this information is provided exclusively to the editorial team through this Form and will be incorporated into the text only after acceptance, preserving anonymisation during the review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="280" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PARTE 7 – DECLARAÇÃO FINAL DOS AUTORES</w:t>
+        <w:t xml:space="preserve">PARTE 7 – USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">PART 7 – FINAL DECLARATION BY THE AUTHORS</w:t>
+        <w:t xml:space="preserve">PART 7 – USE OF ARTIFICIAL INTELLIGENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política completa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/usodaia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Declaro que não foi utilizada ferramenta de Inteligência Artificial generativa na elaboração deste manuscrito.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">I confirm that all the information above is true and was completed with the knowledge of all authors.</w:t>
+        <w:t xml:space="preserve">I declare that no generative Artificial Intelligence tool was used in the preparation of this manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ]  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  /  </w:t>
+        <w:t xml:space="preserve">[    ]  Declaro que foi utilizada ferramenta de Inteligência Artificial generativa, conforme descrito abaixo.  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">I agree to have my data collected and stored in accordance with the Brazilian General Data Protection Law (LGPD).</w:t>
+        <w:t xml:space="preserve">I declare that a generative Artificial Intelligence tool was used, as described below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assinatura </w:t>
+        <w:t xml:space="preserve">Descrição do uso </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">(pode ser digital ou escaneada)</w:t>
+        <w:t xml:space="preserve">(ferramenta, versão e finalidade; obrigatória se marcada a opção anterior)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  /  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signature (digital or scanned)</w:t>
+        <w:t xml:space="preserve">Description of use (tool, version and purpose; mandatory if the option above is ticked)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havendo uso, a mesma declaração deve constar também na introdução do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Artificial Intelligence was used, the same statement must also appear in the introduction of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 8 – DECLARAÇÃO FINAL DOS AUTORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 8 – FINAL DECLARATION BY THE AUTHORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Confirmo que todas as informações acima são verdadeiras e foram preenchidas com ciência de todos os autores.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that all the information above is true and was completed with the knowledge of all authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  Declaro ciência da Declaração de Privacidade da revista (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/privacidade</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) e de que este formulário será publicado com o artigo, se aprovado, em versão pública, sem telefone, autodeclarações de gênero e de raça/cor e assinaturas, nos termos da LGPD.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I acknowledge the journal's Privacy Statement and that this form will be published with the article, if approved, in a public version, without phone number, gender and race/colour self-declarations and signatures, in accordance with the Brazilian General Data Protection Law (LGPD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assinatura de todos os autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pode ser digital ou escaneada)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of all authors (digital or scanned)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As assinaturas são suprimidas da versão pública do formulário. Assinaturas com certificado digital podem conter o número do CPF do signatário.  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signatures are removed from the public version of the form. Digitally certified signatures may contain the signer's CPF (Brazilian taxpayer number).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5200" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5200"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -17288,51 +17117,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprints" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/conflitointeresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprints" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/conflitointeresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/privacidade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/usodaia" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>