--- v0 (2026-06-01)
+++ v1 (2026-08-08)
@@ -6,2876 +6,5095 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74053DD9" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0"/>
-        <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:color w:val="000000"/>
-[...526 lines deleted...]
-      <w:r w:rsidRPr="00343E13">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nome completo:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> com apenas as iniciais de cada nome em maiúscula.</w:t>
+        <w:t xml:space="preserve">FORMULÁRIO DE SUBMISSÃO – DADOS DOS AUTORES, CIÊNCIA ABERTA E IDEIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE30BF" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...698 lines deleted...]
-        <w:ind w:right="-7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:color w:val="000000"/>
-[...791 lines deleted...]
-      <w:r w:rsidRPr="00343E13">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="595959"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>recomendada</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:t xml:space="preserve">SUBMISSION FORM – AUTHOR DATA, OPEN SCIENCE AND IDEIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Última atualização</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>Autorizo a interação direta com os(as) avaliadores(as) e a possibilidade de publicação dos pareceres juntamente com o artigo, caso aprovado.</w:t>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last updated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17/07/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEC65D8" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00343E13">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este formulário é bilíngue (português/inglês). Há um único conjunto de campos: preencha-os no idioma do seu manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is bilingual (Portuguese/English). There is a single set of fields: complete them in the language of your manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do Manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuscript Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do Grupo de Pesquisa (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Group (if any)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00343E13">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eixo ao qual o artigo pertence (escolha um dos 4 itens)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic axis to which the article belongs (choose one of the 4 items)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eixo Temático 1 – Direito, Democracia e Justiça Social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 1 – Law, Democracy and Social Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artigos que abordam justiça social, vulnerabilidades, desigualdade de gênero, encarceramento e saúde pública sob a ótica dos direitos fundamentais e da ética do cuidado. A seleção favorece uma abordagem crítica e humanizadora da atuação do Estado e da sociedade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles addressing social justice, vulnerabilities, gender inequality, incarceration and public health from the perspective of fundamental rights and the ethics of care. Selection favours a critical and humanising approach to the action of the State and of society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eixo Temático 2 – Constituição, Instituições e Democracia no Brasil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 2 – Constitution, Institutions and Democracy in Brazil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reúne artigos que tratam da atuação das instituições democráticas, do poder Judiciário, da legislação infraconstitucional e constitucional e dos marcos normativos nacionais e internacionais voltados à cidadania, cultura democrática e direitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brings together articles on the action of democratic institutions, the Judiciary, constitutional and ordinary legislation, and the national and international normative frameworks concerning citizenship, democratic culture and rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eixo Temático 3 – Direito, Tecnologia e Sociedade em Transformação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Axis 3 – Law, Technology and a Society in Transformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta seção reúne artigos que analisam criticamente as interseções entre Direito, tecnologia e transformações sociais contemporâneas. São abordados temas como proteção de dados pessoais, inteligência artificial, racismo algorítmico, publicidade abusiva dirigida a crianças, e os desafios da tutela da personalidade no ciberespaço. A seleção prioriza contribuições que dialogam com os direitos fundamentais e promovem uma reflexão crítica sobre os impactos das tecnologias emergentes nas dinâmicas sociais, jurídicas e institucionais. Valorizam-se abordagens interdisciplinares, críticas e comprometidas com a justiça social e a ética digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section brings together articles that critically analyse the intersections between law, technology and contemporary social transformations. Topics include personal data protection, artificial intelligence, algorithmic racism, abusive advertising directed at children, and the challenges of protecting personality rights in cyberspace. Selection prioritises contributions engaging with fundamental rights and promoting critical reflection on the impacts of emerging technologies on social, legal and institutional dynamics. Interdisciplinary and critical approaches committed to social justice and digital ethics are valued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    )  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artigo Internacional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">São textos de autoria de pesquisadoras(es) com vínculo institucional no exterior (afiliadas(os) a instituições estrangeiras) ou com tema, abordagem e diálogo acadêmico predominantemente internacional, contribuindo diretamente para a internacionalização da Revista Pensar. A revista publica em português, inglês, espanhol, italiano e francês, o que viabiliza essa seção em diferentes idiomas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texts authored by researchers institutionally affiliated abroad (with foreign institutions) or whose subject, approach and academic dialogue are predominantly international, contributing directly to the internationalisation of Revista Pensar. The journal publishes in Portuguese, English, Spanish, Italian and French, which makes this section viable in different languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00343E13">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso aprovado, os Editores-Chefes poderão, a critério editorial, realocar o manuscrito para outro Eixo Temático, quando isso contribuir para melhor aderência ao escopo e à organização editorial da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If approved, the Editors-in-Chief may, at their editorial discretion, reallocate the manuscript to another Thematic Axis where this contributes to better alignment with the journal's scope and editorial organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mais informações, consulte as Diretrizes de Submissão: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/about/submissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information, see the Submission Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 1 – INFORMAÇÃO DOS AUTORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>Prefiro que o artigo seja avaliado no modelo de duplo anonimato, sem divulgação dos pareceres.</w:t>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 1 – AUTHOR INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0C0123" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="00343E13">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">São admitidos até 3 autores por trabalho. Número superior exige justificativa apresentada no ato da submissão, demonstrando a contribuição substantiva de cada autor segundo os critérios do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://ojs.unifor.br/rpen/preprins</w:t>
+          <w:t xml:space="preserve">ICMJE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00343E13">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a taxonomia </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CRediT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sujeita à apreciação da editoria na triagem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DD8C84" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Up to 3 authors are accepted per work. A greater number requires a justification presented at the time of submission, demonstrating the substantive contribution of each author according to the ICMJE criteria and the CRediT taxonomy, subject to editorial assessment at the screening stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para cada autor(a) ou coautor(a), devem ser fornecidas as seguintes informações, que serão utilizadas na publicação e no cadastro do sistema:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each author or co-author, the following information must be provided, to be used in the publication and in the system registration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo: com apenas as iniciais de cada nome em maiúscula.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full name: with only the initial of each name capitalised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefone com WhatsApp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number with WhatsApp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail institucional ou pessoal de contato.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional or personal contact e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificador ORCID: no formato de URL completa (ex.: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID iD: as a full URL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link para o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Currículo Lattes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: obrigatório para autores vinculados a instituições brasileiras.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lattes CV link: mandatory for authors affiliated with Brazilian institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afiliação institucional: nome por extenso, sem abreviações, seguido da cidade, sigla da unidade federativa (ou província, no caso de Estados federais) em maiúsculas e país entre parênteses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional affiliation: full name, unabbreviated, followed by city, state/province abbreviation in capitals and country in brackets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo / Example: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidade Federal do Paraná (Curitiba, PR, Brasil).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mini-biografia: breve apresentação que deve iniciar com o cargo ocupado e a instituição de vínculo, seguida de cidade, estado e país. Em seguida, devem constar as principais titulações acadêmicas (da mais alta para a mais baixa), bem como eventuais participações em associações científicas, áreas de atuação profissional ou outras informações relevantes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short bio: a brief presentation beginning with the position held and the institution of affiliation, followed by city, state and country. Then the main academic degrees (highest to lowest), as well as any memberships in scientific associations, areas of professional practice or other relevant information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo / Example: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor de Direito Constitucional da Universidade Federal do Paraná (Curitiba, PR, Brasil). Doutor e Mestre em Direito pela Universidade Federal do Paraná. Membro do Foro Iberoamericano de Derecho Administrativo. Advogado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autodeclaração de Gênero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-declared Gender</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feminino</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Female</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masculino</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não binário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-binary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefiro não responder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefer not to answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outro / Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autodeclaração de Raça/Cor (IBGE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-declared Race/Colour (IBGE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">White</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Black</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brown / Mixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amarela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yellow / East Asian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indígena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indigenous</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefiro não responder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefer not to answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outro / Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs.: Essas informações são coletadas exclusivamente para fins de monitoramento e aprimoramento das políticas de diversidade, equidade, inclusão e acessibilidade da Revista Pensar, sendo utilizadas de forma agregada e anônima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: This information is collected exclusively for monitoring and improving Revista Pensar's diversity, equity, inclusion and accessibility policies, and is used in aggregated and anonymous form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> são versões de artigos científicos que ainda não passaram pela avaliação por pares no âmbito editorial de um periódico, ou que já foram avaliadas, mas ainda não tiveram sua publicação finalizada. Esses textos podem ser disponibilizados em repositórios reconhecidos sem que isso afete o caráter inédito da pesquisa.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 2 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 2 (if any)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086468BE" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repetir as mesmas informações acima para cada coautor(a), incluindo as autodeclarações de gênero e raça/cor, observando a ordem de autoria desejada para a publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repeat the same information above for each co-author, including the self-declarations of gender and race/colour, observing the order of authorship desired for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRE O AUTOR 3 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABOUT AUTHOR 3 (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso haja mais de dois autores, incluir também os dados conforme o mesmo padrão indicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are more than two authors, also include the data following the same pattern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUSTIFICATIVA PARA MAIS DE 3 AUTORES (se aplicável)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUSTIFICATION FOR MORE THAN 3 AUTHORS (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descreva a contribuição substantiva de cada autor, nos termos do ICMJE e da taxonomia CRediT, que justifique a autoria acima do limite de 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the substantive contribution of each author, under the ICMJE criteria and the CRediT taxonomy, justifying authorship beyond the limit of 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 2 – ESPECIFICAÇÃO DE CONTRIBUIÇÕES DE COAUTORIA (em caso de trabalho com mais de um autor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 2 – SPECIFICATION OF CO-AUTHORSHIP CONTRIBUTIONS (for works with more than one author)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estudos com autoria coletiva deverão discriminar o contributo de cada autor(a) seguindo a taxonomia CRediT (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), escolhendo entre as seguintes funções (podendo selecionar mais de uma, se for o caso):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Works with collective authorship must specify the contribution of each author following the CRediT taxonomy, choosing among the following roles (more than one may be selected):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concepção da pesquisa / research conception</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metodologia / methodology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">levantamento de dados / data collection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing – Original Draft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">redação inicial / original drafting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing – Review &amp; Editing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revisão do texto / text revision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orientação/supervisão / supervision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding acquisition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtenção de financiamento / funding acquisition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 1's contribution(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 2's contribution(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição(ões) do Autor 3 (se houver)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author 3's contribution(s) (if any)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciência Aberta e Política de Depósito em Repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Science and Repository Deposit Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de seguir para as partes abaixo, recomendamos a leitura do texto constante no link </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before proceeding to the sections below, we recommend reading the text available at the link above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 3 – COMPARTILHAMENTO DE DADOS DE PESQUISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 3 – RESEARCH DATA SHARING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trata-se de artigo exclusivamente doutrinário ou teórico, não gerador de dados complementares.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a purely doctrinal or theoretical article that does not generate supplementary data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sim. Os dados e materiais que fundamentam este manuscrito serão disponibilizados em repositório público confiável (ex.: SciELO Data, Zenodo, OSF, Dataverse), com link informado no artigo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes. The data and materials underlying this manuscript will be made available in a trusted public repository (e.g. SciELO Data, Zenodo, OSF, Dataverse), with the link stated in the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não. Por motivos éticos, legais ou técnicos, os dados não poderão ser compartilhados.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. For ethical, legal or technical reasons, the data cannot be shared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificativa (caso aplicável)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if applicable)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 4 – OPÇÃO DE AVALIAÇÃO POR PARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 4 – PEER REVIEW OPTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avaliação Aberta (Open Peer Review)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recomendada / recommended</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorizo a interação direta com os(as) avaliadores(as) e a possibilidade de publicação dos pareceres juntamente com o artigo, caso aprovado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I authorise direct interaction with the reviewers and the possible publication of the reviews together with the article, if approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avaliação Cega Tradicional (Double Blind Peer Review)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefiro que o artigo seja avaliado no modelo de duplo anonimato, sem divulgação dos pareceres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I prefer the article to be assessed under the double-anonymised model, without disclosure of the reviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 5 – PREPRINTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 5 – PREPRINTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/preprints</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprints são versões de artigos científicos que ainda não passaram pela avaliação por pares no âmbito editorial de um periódico, ou que já foram avaliadas, mas ainda não tiveram sua publicação finalizada. Esses textos podem ser disponibilizados em repositórios reconhecidos sem que isso afete o caráter inédito da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprints are versions of scientific articles that have not yet undergone peer review within a journal's editorial process, or that have been reviewed but not yet finally published. Such texts may be made available in recognised repositories without this affecting the unpublished character of the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores que já tenham disponibilizado seus manuscritos em repositórios de preprints (como SSRN, Zenodo, SciELO Preprints, entre outros) podem submetê-los à revista, desde que informem claramente, no ato da submissão, o link de acesso e a versão depositada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors who have already made their manuscripts available in preprint repositories (such as SSRN, Zenodo, SciELO Preprints, among others) may submit them to the journal, provided that they clearly state, at the time of submission, the access link and the deposited version.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A decisão de realizar ou não o depósito em preprint é inteiramente dos(as) autores(as) e não interfere, de forma positiva ou negativa, no processo de avaliação conduzido pela Equipe Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The decision whether or not to deposit a preprint rests entirely with the authors and does not affect, positively or negatively, the assessment process conducted by the Editorial Team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>, entre outros) podem submetê-los à revista, desde que informem claramente, no ato da submissão, o link de acesso e a versão depositada.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo submetido é um preprint?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the submitted article a preprint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F12EAC4" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do servidor de Preprints  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprint server name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8072" w:type="dxa"/>
+        <w:tblInd w:w="568" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8072"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="568"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI do Preprint  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preprint DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8072" w:type="dxa"/>
+        <w:tblInd w:w="568" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8072"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 6 – CONFLITOS DE INTERESSE E FINANCIAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 6 – CONFLICTS OF INTEREST AND FUNDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política completa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ojs.unifor.br/rpen/conflitointeresse</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflitos de interesse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que não há conflitos de interesse (financeiros, profissionais ou pessoais) que possam influenciar a pesquisa, a análise ou a decisão de submissão/publicação deste manuscrito.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that there are no conflicts of interest (financial, professional or personal) that could influence the research, the analysis or the decision to submit or publish this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que há conflito(s) de interesse, conforme descrito abaixo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that there is/are conflict(s) of interest, as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrição do(s) conflito(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(obrigatória se marcada a opção anterior)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of the conflict(s) (mandatory if the option above is ticked)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A pesquisa não recebeu financiamento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research received no funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A pesquisa recebeu financiamento, conforme descrito abaixo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research received funding, as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fontes de financiamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(agência, programa, número do processo/bolsa)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding sources (agency, programme, grant number)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na modalidade de Avaliação Cega Tradicional, esta informação é prestada exclusivamente à editoria por meio deste Formulário e será incorporada ao texto somente após o aceite, preservando-se a anonimização durante a avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the Double Blind Peer Review option, this information is provided exclusively to the editorial team through this Form and will be incorporated into the text only after acceptance, preserving anonymisation during the review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> é inteiramente dos(as) autores(as) e não interfere, de forma positiva ou negativa, no processo de avaliação conduzido pela Equipe Editorial.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE 7 – DECLARAÇÃO FINAL DOS AUTORES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C50BFA" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
-[...23 lines deleted...]
-        <w:t>?</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 7 – FINAL DECLARATION BY THE AUTHORS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19695BEA" w14:textId="77777777" w:rsidR="00C73085" w:rsidRPr="00343E13" w:rsidRDefault="00C73085" w:rsidP="00C73085">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmo que todas as informações acima são verdadeiras e foram preenchidas com ciência de todos os autores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that all the information above is true and was completed with the knowledge of all authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[    ]  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concordo em ter meus dados coletados e armazenados, segundo a LGPD.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I agree to have my data collected and stored in accordance with the Brazilian General Data Protection Law (LGPD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assinatura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pode ser digital ou escaneada)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature (digital or scanned)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5200" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data  /  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="2600" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-        </w:rPr>
-[...407 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00480EB4">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="012CFA48" w14:textId="77777777" w:rsidR="007808F0" w:rsidRDefault="007808F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -15069,51 +17288,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprins" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/about/submissions" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/politicaeditorialcienciaaberta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/preprints" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unifor.br/rpen/conflitointeresse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>